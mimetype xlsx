--- v0 (2026-02-08)
+++ v1 (2026-05-14)
@@ -54,1278 +54,1278 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Fernanda Eduardo Gomes Veras</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/26/projetocamara001.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/26/projetocamara001.pdf</t>
   </si>
   <si>
     <t>Determina índice de reajuste aos servidores públicos da câmara municipal de Chaval e dá outras providências</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Felitita da Silva Souza Spindola</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_legislativo_002.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_legislativo_002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público no bairro do Oliveira de Rua Maria Francisca da Silva ( dona Mariola ), nesta cidade de Chaval, dá outras providências</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_mulher_empreendedora_assinado.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_mulher_empreendedora_assinado.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Empreendedorismo Feminino e o dia da Mulher Empreendedora de Chaval, e dá outras providências.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Carlos Henrique Veras</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/43/projetolesg004.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/43/projetolesg004.pdf</t>
   </si>
   <si>
     <t>Denomina de: Francisco Evaristo Costa ( Parrolê ) a quadra poliesportiva da E.E.F Epitácio Brito de Oliveira, neste município de Chaval Ce, e dá outras providências.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/56/proj005.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/56/proj005.pdf</t>
   </si>
   <si>
     <t>Institui a realização de palestras educativas sobre a prevenção e conscientização da endometriose e do câncer de colo de_x000D_
 útero para alunos a rede de escolas municipais de Chaval ( fundamental I e II ), e dá outras providências.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/75/pojeto006.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/75/pojeto006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal de Enfrentamento à Violência Política de Gênero e Raça e institui a Semana de Combate à Violência Política de Gênero, Raça e das outras providências.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/76/pl_amiga_do_cuidador_assinado.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/76/pl_amiga_do_cuidador_assinado.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Chaval Ceará, o “Selo Empresa Amiga do Cuidador”, a ser concedido a empresas que adotem políticas internas de abono de faltas justificadas, e dá outras providências.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/90/pl_utilidade_publica_associacao_jatoba_assinado.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/90/pl_utilidade_publica_associacao_jatoba_assinado.pdf</t>
   </si>
   <si>
     <t>Reconhece como de utilidade pública a Associação dos Moradores do Jatobá, no município de Chaval, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Dasticleia Cardoso Machado</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/97/pl009.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/97/pl009.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário de Eventos e Festas do Município de Chaval os "Festejos de São Pedro" na localidade Carneiro e dá outras providências.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/103/pl10.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/103/pl10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de incentivo ao livro e a cultura da leitura denominada Programa descobrindo a leitura”, estabelece as suas diretrizes e dá outras providências.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/104/pl11.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/104/pl11.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do município de Chaval a EXPOLITEB exposição literária da escola Municipal Epitácio Brito de Oliveira e da outras providências.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/114/pjl12.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/114/pjl12.pdf</t>
   </si>
   <si>
     <t>Institui o mês de incentivo ao aleitamento humano - ''Agosto Dourado'' - e a semana municipal do aleitamento humano no calendário oficial do município de Chaval e dá outras providências.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Sandra Helena Pinto Pereira</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/129/projeto_legislativo_n_0132025.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/129/projeto_legislativo_n_0132025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FERIADO ESCOLAR NO DIA 15 DE OUTUBRO, NO ÂMBITO DO MUNICÍPIO DE CHAVAL E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Herivelton Pereira Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/133/pl014.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/133/pl014.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO PÚBLICA E ELETRÔNICA DAS LISTAGENS DE PACIENTES QUE AGUARDAM POR CONSULTAS COM MÉDICOS ESPECIALISTAS, EXAMES E CIRURGIAS NA REDE PÚBLICA DO MUNICÍPIO DE CHAVAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/143/pll15.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/143/pll15.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Chaval, o Programa "Ver pra Aprender", destinado à realização de exames oftalmológicos nos estudantes da Educação Infantil e do Ensino Fundamental da rede pública municipal e das outras providências.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/22/requerimento_carlos_henrique_.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/22/requerimento_carlos_henrique_.pdf</t>
   </si>
   <si>
     <t>Implantação do serviço de coleta de lixo nas localidades de Mucambo e Cafundó</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>José Ítalo Pereira Pacheco</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/39/requerimento002italo.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/39/requerimento002italo.pdf</t>
   </si>
   <si>
     <t>Solicitar a superintendência do Banco do Brasil um suporte de pessoal para atendimento ao cliente da cidade de Chaval</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/28/requerimento_003.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/28/requerimento_003.pdf</t>
   </si>
   <si>
     <t>Solicitar aos Sr. Prefeito municipal a restauração de alguns trechos da pavimentação da rua Anatólio Thiers Carneiro.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/30/requerimento004dasti.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/30/requerimento004dasti.pdf</t>
   </si>
   <si>
     <t>Vem requerer junto ao Sr. Prefeito de Chaval, a possibilidade de pavimentação nas seguintes ruas da localidade do Carneiro: Rua Elias Vieira da Silva, Rua Manoel José da Silva e o complemento da Avenida Manoel Nunes Machado</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento005.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento005.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Sr. Prefeito municipal de Chaval que veja	a viabilidade de oferecer aulas de zumba nas localidades do Carneiro e Passagem dos Vaz</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/37/requerimento006.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/37/requerimento006.pdf</t>
   </si>
   <si>
     <t>Implantação de uma casa de apoio na capital para pacientes que fazem tratamento</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento007.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento007.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e, na forma regimental,vem junto a V.Exa., depois de ouvido o plenário, solicitar ao Poder Executivo Municipal juntamente com a Secretaria de Saúde do Município de Chaval, que conceda a indenização de transporte aos Agentes Comunitários de Saúde e aos Agentes de Combate às Endemias do Município de Chaval de acordo com a Lei 15.014, de 06 de novembro de 2024. Anexo Lei 15.014, de 06 de novembro de 2024.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/40/req_itauna_assinado.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/40/req_itauna_assinado.pdf</t>
   </si>
   <si>
     <t>A vereadora Felitita da Silva Souza Spíndola, vêm perante o Plenário desta _x000D_
 Casa apresentar requerimento, que depois de apreciado e  votado, seja _x000D_
 encaminhado a Companhia de Gestão de Recursos Hídricos - COGERH e ao Comitê _x000D_
 de Bascias do Vale do Acaraú,  dizendo o que segue:  _x000D_
 -Que a Reunião da alocação ocorra no final de Dezembro ou início de Janeiro_x000D_
  para verificar a viabilidade das comportas do açude Itaúna permaneçam pra _x000D_
 abertas durante a quadra invernosa._x000D_
 -Implantação da Comissão Gestora do Açude Itaúna _x000D_
 -A construção do plano de contingência pra questões de emergências _x000D_
 PLANO DE AÇÃO EMERGENCIAL - PAE.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento009.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento009.pdf</t>
   </si>
   <si>
     <t>Vem indicar ao Sr P r e f e i t o Municipal de Chaval Carlos Emílio Magalhães Gomes juntamente com o secretário de esporte que veja a possibilidade de adquirir kits para jogos de de vôlei para as Areninhas da localidade do Retiro, Passagem dos Vaz e Carneiro.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_quebra_mola_assinado_1.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_quebra_mola_assinado_1.pdf</t>
   </si>
   <si>
     <t>Requeremos ao Executivo Municipal, que seja restaurado os quebra-mola da rua Zeferino Costa, altura da Pousada Nilsinho Rios e da Oficina do Elrlin, e dás outras providências.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Onofre Magalhães Gomes</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/49/req011.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/49/req011.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo do Município de Chaval, para que seja instalado energia solar nas escolas_x000D_
 públicas deste município.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/50/req012.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/50/req012.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo do Município de Chaval, para que seja instalado um ventilador em uma das_x000D_
 salas de observação do Hospital Municipal "Elizete Cardoso Passos".</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/51/req013.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/51/req013.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal, que seja realizado reforma na Avenida Cel. José_x000D_
 Porfírio e reforma nas Praças Murilo Aguiar e Raimundo Wilson Carneiro, ambas_x000D_
 localizadas na Rua José Romão Rios.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/52/req014.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/52/req014.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada uma reforma na E.E.F Henrique_x000D_
 Inácio da Mota, na localidade de nova Olinda, neste município de Chaval/Ce.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_sinalizacao_escola_assinado.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_sinalizacao_escola_assinado.pdf</t>
   </si>
   <si>
     <t>Instalação de placas de sinalização e redutor de velocidade, em todas as Áreas Escolares deste município (Zona Urbana e rural). E em carácter emergencial placas de sinalização de redução de velocidade e manutenção do quebra mola em frente a Escola Criança Feliz - CICF, e das outras providências.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/57/req016.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/57/req016.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado uma reforma nos quebra-molas localizado na Rua Coronel José Porfirio, nas proximidades da Funerária São Francisco neste município de Chaval/Ce.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/58/req017.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/58/req017.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realiza a limpeza e capina na capela “Mãe Rainha”, neste município.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/</t>
+    <t>http://sapl.chaval.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita a restauração das vias que dão acesso ao porto das canoas ponto turístico e reduto dos pescadores.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Solicita que seja instalado ar condicionado nas salas de observação do hospital municipal Elizete Cardoso.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Solicita a revisão da necessidade de reparo da estrada que dá acesso ao caldeirão, e que sendo feito esse reparo, veja a possibilidade de disponibilizar transporte público para as crianças da mesma localidade.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento_iluminacao_centro_de_fisioterapia_assinado.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento_iluminacao_centro_de_fisioterapia_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação e/ou melhoria da iluminação pública na praça localizada na frente do Centro de Fisioterapia do Município de Chaval.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/64/requerimento_sala_para_equipe_emulti_assinado.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/64/requerimento_sala_para_equipe_emulti_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de uma sala equipada, adequada e exclusiva para os atendimentos da equipe EMULTI (Equipe_x000D_
 Multiprofissional), nos postos de saúde do município.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/65/req23.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/65/req23.pdf</t>
   </si>
   <si>
     <t>Quando solicitado o serviço de emergência ou urgência de locomoção de um paciente que precise do socorro imediato que seja não só enviado o carro da emergência, mas que também seja enviado um profissional capacitado para o acompanhamento do paciente neste momento do deslocamento.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/66/req24.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/66/req24.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de lixeiras fixas nas mediações das Areninhas.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Solicita que seja feito um quebra molas elevado na frente da escola Santo Antônio e que mude a porta de entrada e saída da escola para a rua ao lado ( Trav. Vicente Pereira Lima ), para que assim evite acidentes com os alunos.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/69/req26.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/69/req26.pdf</t>
   </si>
   <si>
     <t>Solicita que seja construído um novo banheiro e reformados os banheiros já existentes da E.E.F Libório Adrião de Araújo, na localidade do Cafundó no Município de Chaval/Ce.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/70/req27.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/70/req27.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito uma revitalização entorno da Capela da Mãe Rainha, localizada no Bairro do Porto da Missa.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/71/req28.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/71/req28.pdf</t>
   </si>
   <si>
     <t>Solicita que seja o mais breve possível colocado em prática a Lei Municipal n° 511/2022, de 12.05.2022.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento29.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento29.pdf</t>
   </si>
   <si>
     <t>Solicita ao secretário de saúde que seja enviado o levantamento de casos de fibromialgia do município.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento30.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento30.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma do salão de reuniões da secretaria de educação ( que seja forrado e instalado ar condicionado).</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento31.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento31.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito um trabalho de piçarragem na Rua Agostinho Soares Alcântara, iniciando o trabalho no cruzamento da Rua João Rodrigues de Souza com termino nas proximidades do restaurante Gâmboas no porto das canoas no município de Chaval/Ce.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento32.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento32.pdf</t>
   </si>
   <si>
     <t>Solicita a construção da calçada do Cemitério Público Municipal "São João Batista", no município de Chaval/Ce.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento33.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento33.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito um trabalho de piçarragem nas estradas entre as seguintes comunidades: São Paulo ao destrito de Passagem dos Vaz; Capoeira a Agrovila e; Porção ao Pau D’arco, neste município de Chaval/Ce.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento34.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento34.pdf</t>
   </si>
   <si>
     <t>Que veja a necessidade de fazer a reforma e ampliação da Escola Municipal Luzia Cardoso Passos situada na localidade de Carneiro, uma vez que a mesma está funcionando com o ensino integral.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/88/requerimento35.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/88/requerimento35.pdf</t>
   </si>
   <si>
     <t>Que seja feita melhorais na rua do açude da cidade de Chaval, que seja por meio de colocação de material como piçarra para amenizar neste momento esta situação provisória e momentânea, mas que veja a possibilidade de calçamento com pedra tosca neste local quando possível.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento36.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento36.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito um trabalho de piçarragem na estrada de acesso a Rua do Açudinho em direção ao Bairro do Escondido.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento37.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento37.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito um serviço de revitalização na piscina d o açudinho.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/93/requerimento38.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/93/requerimento38.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito uma reforma no anexo (Santo André) do Posto de Saúde I I "Raimundo Angelo Magalhães", na localidade de São Paulo dos Andrés, neste Município d e Chaval-Ce.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento39.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento39.pdf</t>
   </si>
   <si>
     <t>Solicita que seja construída uma cozinha com refeitório na E.E.F Monsenhor Carneiro, n o Distrito de Passagem dos Vaz.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/95/requerimento40.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/95/requerimento40.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de um castra móvel para o nosso município.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento41.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento41.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. prefeito e aos demais órgãos competentes mais segurança para as pessoas acometidas por acidentes nas vias públicas e estradas que ligam ao nosso município.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/100/req42.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/100/req42.pdf</t>
   </si>
   <si>
     <t>Que seja feita a feita a instalação de água encanada e de um aparelho de ar condicionado na sala dos médicos no anexo ( Francisco José de Almeida ) do posto II “Raimundo Ângelo Magalhães”, na localidade de Cafundó.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/101/req43.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/101/req43.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma reforma no posto de saúde II “Raimundo Ângelo Magalhães” com aumento da altura do muro que circunda o referido posto.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/102/requerimento44.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/102/requerimento44.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a calçada do Prédio onde funciona o Posto de Saúde PSF IV "João Batista Paula dos Santos" na Avenida José Filomeno de Moraes.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/105/requerimento45.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/105/requerimento45.pdf</t>
   </si>
   <si>
     <t>Solicita a recuperação da estrada Vicinal que dá acesso às comunidades de Pernambuquinho e Japão em especial o trajeto que dá acesso à comunidade do Japão.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/109/req046.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/109/req046.pdf</t>
   </si>
   <si>
     <t>Solicita que seja colocado luminárias (lâmpadas) nos postes da entrada da localidade de Cafundó, indo até a praça central da referida localidade.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/110/req047.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/110/req047.pdf</t>
   </si>
   <si>
     <t>Solicita que seja construído um local de concentração coberto para os mototaxistas deste município.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/112/requerimento48.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/112/requerimento48.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de novos pontos de sinalização, incluindo redução de velocidade,  na rua monsenhor carneiro próximo ao banco do Brasil no município de Chaval</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/115/req049.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/115/req049.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de um quebra-molas, na Rua José Romão Rios, nas proximidades da residência do Dr. Ângelo no município de Chaval/Ce.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento50.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento50.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a troca da lâmpadas comuns (a vapor) por lâmpadas de LED, da iluminação pública do Distrito de_x000D_
 Passagem dos Vaz.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/119/camara_municipal_de_chaval_assinado.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/119/camara_municipal_de_chaval_assinado.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Excelentíssimo Senhor Prefeito Municipal de Chaval Carlos Emílio Gomes que busque através da Secretaria Municipal de Saúde, a viabilização junto ao Ministério da Saúde e Governador Elmano de Freitas a aquisição e implantação de uma Unidade Odontológica Móvel (UOM) para o município de Chaval visto que o governo federal tem ofertado unidades para muitos municípios.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/126/req052.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/126/req052.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado em todas comunidades do município de Chaval, quando estiverem em festejos religiosos, os serviços da "Prefeitura em Ação", pois, esses serviços tem sido realizados com frequência somente em algumas comunidades deste município, causando assim, um certo desconforto àquelas comunidades que não são beneficiadas.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/127/camara_municipal_de_chaval_assinado.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/127/camara_municipal_de_chaval_assinado.pdf</t>
   </si>
   <si>
     <t>Vem solicitar ao Excelentíssimo Senhor Prefeito Municipal de Chaval Carlos Emílio Magalhães Gomes ,Secretário de Saúde municipal Antônio Edson Melo que viabilizem através da Secretaria Municipal de Saúde um agendamento junta a Secretaria da Saúde do Ceará (SESA) para a vinda do “Caminhão Amigo do Peito “, ao nosso município para a realização de exames de mamografias ainda neste mês de outubro que é referente as campanhas do Outubro Rosa.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/130/req054.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/130/req054.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Ilmo. Secretário de Infraestrutura e Desenvolvimento Urbano, Sr. Antonio Teles Magalhães, solicitando que seja feito levantamento de todas as Ruas aprovadas por esta Casa Legislativa, que não foram ainda colocadas placas identificando-as, e consequentemente que seja providenciado o mais breve possível a colocação dessas placas identificadoras.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/131/req055.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/131/req055.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Exmo. Prefeito Municipal, Sr. Carlos Emílio Magalhães Gomes, solicitando a construção de calçamento na Rua 11 Irmãos, no loteamento "Pôr do Sol", com início ao lado do Posto Magalhães e término na Rua Vicente Pereira Lima, Bairro Oliveira no município de Chaval/Ce.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/132/req056.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/132/req056.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ofício ao Exmo. Prefeito Municipal Sr. Carlos Emílio Magalhães Gomes, solicitando que seja_x000D_
 disponibilizado um "Educador Físico", uma vez por semana para a APAE, no Município de Chaval.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/136/req057.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/136/req057.pdf</t>
   </si>
   <si>
     <t>Solicita que o município crie um uniforme padrão para todas as escolas do município de Chaval/Ce, com a nomenclatura de cada escola estampada nesses uniformes.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/137/req058.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/137/req058.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado um trabalho de aterro em frente ao PSF VII - João Batista Paula dos Santos, localizado no bairro do Cruzeiro no município de Chaval/Ce.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/138/req059.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/138/req059.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na iluminação da praça localizada no Distrito de Passagem dos Vaz no município de Chaval/Ce, pelo_x000D_
 fato da quantidades de arvores existes no local, ficando em situação escuro.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao001.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao001.pdf</t>
   </si>
   <si>
     <t>Vem indicar ao Sr. Prefeito municipal de Chaval a possibilidade do posto da localidade do retiro que funciona como anexo do posto de saúde, que venha a funcionar não só em dias de atendimento médico, mas que em todos os dias da semana tenha um técnico de enfermagem para atender a população e farmácia em funcionamento diário.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_abono_de_falta_assinado.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_abono_de_falta_assinado.pdf</t>
   </si>
   <si>
     <t>Assegura o abono de faltas justificadas a servidores públicos municipais, efetivos ou contratados, para acompanhamento de dependentes em atividades de saúde e escolares, sem prejuízo da remuneração e dos benefícios, e dá outras providências.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao003.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao003.pdf</t>
   </si>
   <si>
     <t>Vem indicar ao Excelentíssimo Sr. Prefeito Municipal de Chaval Carlos Emílio Magalhães Gomes que viabilize recursos juntamente com nosso deputado federal Robério Monteiro e Deputado Estadual Romeu Aldigueri para a reforma da_x000D_
 Praça da localidade do Carneiro com Parque infantil para as crianças e academia ao ar livre para a comunidade.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao004.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao004.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Chaval Ce, em conjunto com a Secretaria_x000D_
 Municipal de Saúde, a criação de um ambulatório de estomaterapia ( para tratamento de Feridas_x000D_
 Crônicas de Media e Alta Complexidade) no hospital Elizete Cardoso Passos Pacheco no município_x000D_
 de Chaval Ce</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao005.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao005.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo deste Município viabilize o mais breve possível a construção de um ponto de apoio para atender aos visitantes e turistas que visitam a nossa cidade, o qual poderá ser localizado nas proximidades da pedra da Gruta de N. S. de Lourdes, local esse o mais procurado por todos que visitam a cidade de Chaval.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/123/projeto_de_lei.1_assinado.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/123/projeto_de_lei.1_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de um programa de premiação para professores e alunos que atingirem as maiores notas na avaliação do Sistema Permanente de Avaliação da Educação Básica do Estado do Ceará (SPAECE).</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/146/projeto_de_resolucao_002.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/146/projeto_de_resolucao_002.pdf</t>
   </si>
   <si>
     <t>Constituição das comissões permanente para o exercício de 2026, conforme regimento interno da Câmara Municipal de Chaval.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO CHAVALENSE AO SENHOR MAURICIO MELO MENDES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/140/mocao.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/140/mocao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTO PELA INESTIMÁVEL AJUDA E SOLIDARIEDADE NO DESABAMENTO NA SECRETARIA DE EDUCAÇÃO NO MUNICÍPIO DE CHAVAL/CE</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>EMDAD</t>
   </si>
   <si>
     <t>Emenda aditiva</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/124/emendaaditiva01.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/124/emendaaditiva01.pdf</t>
   </si>
   <si>
     <t>Inclua-se três novos artigos após o art. 8° do projeto de lei executivo n°15/2025</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Comissão de Justiça e Redação - CJR</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/33/parecer001.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/33/parecer001.pdf</t>
   </si>
   <si>
     <t>Recomenda ao Plenário a aprovação dos projetos de Leis nes 001 e 002/2025, de14/01/2025, de autoria do PrefeitoMunicipal e Projeto de Lei n° 001/2025, de 31/01/2025, da Mesa Diretora da Câmara municipal de Chaval, que reajustam os salários dos servidores efetivos e comissionados do Poder Executivo de Chaval e da Câmara Municipal de Chaval, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/42/parecer002.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/42/parecer002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público no bairro do Oliveira de Rua Maria Francisca da Silva ( Dona Mariola ), nesta cidade de Chaval, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/46/parecer002.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/46/parecer002.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DO EMPREENDEDORISMO FEMININO E O DIA DA MULHER EMPREENDEDORA DE CHAVAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/55/parecer003.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/55/parecer003.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE: FRANCISCO EVARISTO COSTA (PARROLÊ) A QUADRA POLIESPORTIVA_x000D_
 DA E.E.F EPITÁCIO BRITO DE OLIVEIRA, NESTE MUNICÍPIO DE CHAVAL/CE, E DÁ_x000D_
 OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/83/parecer007.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/83/parecer007.pdf</t>
   </si>
   <si>
     <t>Após receber, através de ofício de n° 011/2025, datado 13 de_x000D_
 2025, do presidente da Comissão de Justiça e Redação, os Projetos de Leis_x000D_
 Legislativos nºs. 006 e 007/2025 de 23.04.2025 e 08.05.2025, que "DISPÕE SOBRE_x000D_
 O PROGRAMA MUNICIPAL DE ENFRENTAMENTO À VIOLÊNCIA POLÍTICA DE GÊNERO E RAÇA E_x000D_
 INSTITUI DA SEMANA DE COMBATE À VIOLÊNCIA POLÍTICA DE GÊNERO, RACA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS E INSTITUI NO AMBITO DO MUNICÍPIO DE CHAVAL-CEARÁ, O "SELO EMPRESA_x000D_
 AMIGA DO CUIDADO", A SER CONCEDIDO A EMPRESAS QUE ADOTEM POLÍTICAS INTERNAS DE_x000D_
 ABONO DE FALTAS JUSTIFICADAS, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/99/parecer008.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/99/parecer008.pdf</t>
   </si>
   <si>
     <t>"RECONHECE COMO DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS MORADORES DO JATOBA, NO_x000D_
 MUNICIPIO DE CHAVAL, E DA OUTRAS PROVIDENCIA.”</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Carlos Emílio Magalhães Gomes</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_o1.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_o1.pdf</t>
   </si>
   <si>
     <t>Reajuste salarial públicos efetivos e comissionados do poder executivo de Chaval</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/25/cs_new_merge_doc_06-02-2025_11.39.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/25/cs_new_merge_doc_06-02-2025_11.39.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual na forma do inciso X, do ART. 37, da constituição federal, ao vencimento dos agentes administrativo, auxiliar de secretaria, auxiliar de biblioteca, fiscal de tributos, técnico agropecuário, odontólogo, médico, bioquímico, farmacêutico(a), nutricionista, almoxarife, digitador, assistente social, psicólogo, tratorista, veterinário, enfermeiro, auxiliar administrativo, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/27/projeto003.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/27/projeto003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos dos profissionais do magistério, nos moldes do piso salarial nacional e contém outras providências</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/36/20250219-092155.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/36/20250219-092155.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura administrativa e organizacional do município de Chaval</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_no_005_2025_brasao272.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_no_005_2025_brasao272.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DO BRASÃO OFICIAL DO MUNICÍPIO DE CHAVAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/48/prefeitura_municipal_de.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/48/prefeitura_municipal_de.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL Nº 343/2018, DE 15 DE JANEIRO DE 2018, QUE INSTITUI E DISPÕE SOBRE O PROGRAMA CRIANÇA FELIZ, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/53/projeto_de_lei_n0072025.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/53/projeto_de_lei_n0072025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REGULAMENTAÇÃO DA CONCESSÃO DE BENEFÍCIOS EVENTUAIS EM VIRTUDE DE NASCIMENTO, MORTE, SITUAÇÕES DE VULNERABILIDADE TEMPORÁRIA E DE CALAMIDADE PÚBLICA, NO ÂMBITO DA POLÍTICA MUNICIPAL DE ASSISTÊNCIA SOCIAL, EM REGULAMENTAÇÃO DA LEI MUNICIPAL Nº 215/2010, DE 05 DE JANEIRO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/62/projeto_de_lei_0082025.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/62/projeto_de_lei_0082025.pdf</t>
   </si>
   <si>
     <t>“DISCIPLINA A ORGANIZAÇÃO DO SISTEMA MUNICIPAL DE ENSINO DO MUNICÍPIO DE CHAVAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/68/scan2025-04-16_102446.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/68/scan2025-04-16_102446.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_010_2025_vidas_preservadas20250710_12222565.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_010_2025_vidas_preservadas20250710_12222565.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL, DE 09 DE JULHO DE 2025._x000D_
 _x000D_
 “CRIA, NO ÂMBITO DO MUNICÍPIO DE CHAVAL, ESTADO DO CEARÁ O PROGRAMA “VIDAS PRESERVADAS”, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_no_011_202520250711_11053113.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_no_011_202520250711_11053113.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A AUTORIZAÇÃO PARA CELEBRAÇÃO DE CONVÊNIOS ENTRE O MUNICÍPIO DE CHAVAL E ASSOCIAÇÕES, ENTIDADES FILANTRÓPICAS E SEM FINS LUCRATIVOS VOLTADAS À INCLUSÃO SOCIAL DE PESSOAS COM DEFICIÊNCIA INTELECTUAL E MÚLTIPLA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_lei_012_202520250827_12472655.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_lei_012_202520250827_12472655.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO VIGENTE ORÇAMENTO DA SEGURIDADE SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/117/plano_plurianual_2026_-_2029.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/117/plano_plurianual_2026_-_2029.pdf</t>
   </si>
   <si>
     <t>“Institui o Plano Plurianual do Município de Chaval para o quadriênio 2026-2029 e dá outras providências”.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/118/incentivo_saude.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/118/incentivo_saude.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO ART. 18 DA LEI MUNICIPAL Nº 577/2024, DE 08 DE FEVEREIRO DE 2024, PARA FIXAR A DATA DOS EFEITOS FINANCEIROS.”</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/122/projeto_de_lei_no015_202520250912_12434973.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/122/projeto_de_lei_no015_202520250912_12434973.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE TRANSPORTE UNIVERSITÁRIO NO ÂMBITO DO MUNICÍPIO DE CHAVAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/128/projeto_de_lei_loa2026.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/128/projeto_de_lei_loa2026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI                                          CHAVAL - CE, 29 DE SETEMBRO DE 2025._x000D_
 _x000D_
 _x000D_
 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CHAVAL PARA O EXERCÍCIO FINANCEIRO DE 2026, NA FORMA QUE INDICA.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_lei_no017_2025_20251113_09400232.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_lei_no017_2025_20251113_09400232.pdf</t>
   </si>
   <si>
     <t>“ALTERA A DENOMINAÇÃO DA ESCOLA DE ENSINO FUNDAMENTAL EPITÁCIO BRITO DE OLIVEIRA PARA ESCOLA MUNICIPAL DE TEMPO INTEGRAL EPITÁCIO BRITO DE OLIVEIRA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer em Conjunto</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO, COF - COMISSÃO DE ORÇAMENTO E FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/134/parecerconjunto001.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/134/parecerconjunto001.pdf</t>
   </si>
   <si>
     <t>Recomenda ao Plenário a aprovação dos Projetos de Leis nºs 001 e 002/2025, d e 14/01/2025, de autoria do Prefeito_x000D_
 Municipal e Projeto de Lei nº 001/2025, de 31/01/2025, da Mesa Diretora da Câmara Municipal de Chaval, que reajustam os_x000D_
 salários dos servidores efetivos e comissionados do Poder Executivo de Chaval e da Câmara Municipal de Chaval, e dá outras providências.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/84/parecer_conjunto02.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/84/parecer_conjunto02.pdf</t>
   </si>
   <si>
     <t>Recomenda ao Plenário a aprovação do Projeto de Lei 009/2025, de 14 de abril de 2025 de autoria do Prefeito Municipal, que dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/135/parecerconjunto003.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/135/parecerconjunto003.pdf</t>
   </si>
   <si>
     <t>Recomenda ao Plenário a aprovação do Projeto de Lei 013, de 29 de agosto de 2025, de autoria do Prefeito Municipal, que Institui o Plano Plurianual do município de Chaval para o quadriênio 2026-2029 e dá outras providências, sem ressalva.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>PAREX</t>
   </si>
   <si>
     <t>Parecer Externo</t>
   </si>
   <si>
     <t>Órgão externo - OE</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/108/parecer120tribunalcontas.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/108/parecer120tribunalcontas.pdf</t>
   </si>
   <si>
     <t>Julgamento de prestação de contas exercício 2022 - Parecer prévio do TCE</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>PDDL</t>
   </si>
   <si>
     <t>Projeto de decreto legislativo</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/139/projetodecreto001.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/139/projetodecreto001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão CHAVALENSE e dá outras providências.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_decreto03.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_decreto03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão CHAVALENSE e dá outras Providências.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>EMDMD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/125/emendamodificativa01.pdf</t>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/125/emendamodificativa01.pdf</t>
   </si>
   <si>
     <t>Modifica o texto do art. 2º do projeto de lei executivo n° 15/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1632,68 +1632,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/26/projetocamara001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_legislativo_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_mulher_empreendedora_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/43/projetolesg004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/56/proj005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/75/pojeto006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/76/pl_amiga_do_cuidador_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/90/pl_utilidade_publica_associacao_jatoba_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/97/pl009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/103/pl10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/104/pl11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/114/pjl12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/129/projeto_legislativo_n_0132025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/133/pl014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/143/pll15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/22/requerimento_carlos_henrique_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/39/requerimento002italo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/28/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/30/requerimento004dasti.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento005.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/37/requerimento006.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/40/req_itauna_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento009.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_quebra_mola_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/49/req011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/50/req012.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/51/req013.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/52/req014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_sinalizacao_escola_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/57/req016.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/58/req017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento_iluminacao_centro_de_fisioterapia_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/64/requerimento_sala_para_equipe_emulti_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/65/req23.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/66/req24.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/69/req26.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/70/req27.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/71/req28.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento29.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento30.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento31.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento32.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento33.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento34.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/88/requerimento35.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento36.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento37.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/93/requerimento38.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento39.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/95/requerimento40.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento41.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/100/req42.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/101/req43.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/102/requerimento44.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/105/requerimento45.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/109/req046.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/110/req047.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/112/requerimento48.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/115/req049.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento50.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/119/camara_municipal_de_chaval_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/126/req052.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/127/camara_municipal_de_chaval_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/130/req054.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/131/req055.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/132/req056.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/136/req057.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/137/req058.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/138/req059.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_abono_de_falta_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao003.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao004.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao005.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/123/projeto_de_lei.1_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/146/projeto_de_resolucao_002.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/140/mocao.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/124/emendaaditiva01.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/33/parecer001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/42/parecer002.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/46/parecer002.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/55/parecer003.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/83/parecer007.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/99/parecer008.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_o1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/25/cs_new_merge_doc_06-02-2025_11.39.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/27/projeto003.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/36/20250219-092155.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_no_005_2025_brasao272.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/48/prefeitura_municipal_de.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/53/projeto_de_lei_n0072025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/62/projeto_de_lei_0082025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/68/scan2025-04-16_102446.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_010_2025_vidas_preservadas20250710_12222565.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_no_011_202520250711_11053113.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_lei_012_202520250827_12472655.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/117/plano_plurianual_2026_-_2029.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/118/incentivo_saude.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/122/projeto_de_lei_no015_202520250912_12434973.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/128/projeto_de_lei_loa2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_lei_no017_2025_20251113_09400232.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/134/parecerconjunto001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/84/parecer_conjunto02.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/135/parecerconjunto003.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/108/parecer120tribunalcontas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/139/projetodecreto001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_decreto03.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/125/emendamodificativa01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/26/projetocamara001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/38/projeto_legislativo_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_mulher_empreendedora_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/43/projetolesg004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/56/proj005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/75/pojeto006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/76/pl_amiga_do_cuidador_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/90/pl_utilidade_publica_associacao_jatoba_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/97/pl009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/103/pl10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/104/pl11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/114/pjl12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/129/projeto_legislativo_n_0132025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/133/pl014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/143/pll15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/22/requerimento_carlos_henrique_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/39/requerimento002italo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/28/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/30/requerimento004dasti.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/31/requerimento005.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/37/requerimento006.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/35/requerimento007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/40/req_itauna_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento009.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_quebra_mola_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/49/req011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/50/req012.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/51/req013.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/52/req014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_sinalizacao_escola_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/57/req016.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/58/req017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/63/requerimento_iluminacao_centro_de_fisioterapia_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/64/requerimento_sala_para_equipe_emulti_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/65/req23.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/66/req24.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/69/req26.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/70/req27.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/71/req28.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/79/requerimento29.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/80/requerimento30.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/82/requerimento31.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento32.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento33.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/87/requerimento34.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/88/requerimento35.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento36.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento37.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/93/requerimento38.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento39.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/95/requerimento40.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/98/requerimento41.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/100/req42.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/101/req43.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/102/requerimento44.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/105/requerimento45.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/109/req046.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/110/req047.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/112/requerimento48.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/115/req049.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento50.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/119/camara_municipal_de_chaval_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/126/req052.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/127/camara_municipal_de_chaval_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/130/req054.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/131/req055.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/132/req056.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/136/req057.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/137/req058.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/138/req059.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_abono_de_falta_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao003.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao004.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao005.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/123/projeto_de_lei.1_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/146/projeto_de_resolucao_002.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/140/mocao.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/124/emendaaditiva01.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/33/parecer001.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/42/parecer002.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/46/parecer002.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/55/parecer003.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/83/parecer007.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/99/parecer008.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_o1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/25/cs_new_merge_doc_06-02-2025_11.39.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/27/projeto003.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/36/20250219-092155.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/47/projeto_de_lei_no_005_2025_brasao272.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/48/prefeitura_municipal_de.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/53/projeto_de_lei_n0072025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/62/projeto_de_lei_0082025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/68/scan2025-04-16_102446.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_010_2025_vidas_preservadas20250710_12222565.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_no_011_202520250711_11053113.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/116/projeto_de_lei_012_202520250827_12472655.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/117/plano_plurianual_2026_-_2029.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/118/incentivo_saude.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/122/projeto_de_lei_no015_202520250912_12434973.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/128/projeto_de_lei_loa2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_lei_no017_2025_20251113_09400232.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/134/parecerconjunto001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/84/parecer_conjunto02.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/135/parecerconjunto003.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/108/parecer120tribunalcontas.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/139/projetodecreto001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_decreto03.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2025/125/emendamodificativa01.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="76.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>