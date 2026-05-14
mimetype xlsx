--- v1 (2026-03-26)
+++ v2 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="154">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -82,184 +82,303 @@
     <t>161</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/161/proj._lei_legislativo_0022026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do subsídio dos vereadores do município de chaval e da outras providências</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Felitita da Silva Souza Spindola</t>
   </si>
   <si>
     <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/165/plln0032026.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE CHAVAL, O PROGRAMA MUNICIPAL DE DIGNIDADE MENSTRUAL, INSPIRADO NAS DIRETRIZES DO SELO DO UNICEF E INTEGRADO AO MODELO DA FARMÁCIA POPULAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/181/proj.leg._005-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera o artigo 1º e o artigo 2º da Lei Municipal n° 561/2023 — Lei "Isaac Melo" que dispõe sobre a redução da carga horária do servidor público municipal responsável por pessoa com deficiência, no âmbito do Município de Chaval, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/184/pll_nba005.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA INTERSETORIAL DE PROTEÇÃO, DEFESA E SAÚDE ANIMAL E INSTITUI A COMISSÃO MUNICIPAL DE PROTEÇÃO, DEFESA E SAÚDE ANIMAL NO MUNICÍPIO DE CHAVAL-CE, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Carlos Henrique Veras</t>
   </si>
   <si>
     <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/147/requerimento_no_001.2026</t>
   </si>
   <si>
     <t>Solicita a finalização da construção do muro do Cemitério São Miguel, localizado entre a localidades de Mocambo e Tucuns, no município de Chaval/Ce.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Sandra Helena Pinto Pereira</t>
   </si>
   <si>
     <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/157/requerimento_no_002.2026</t>
   </si>
   <si>
     <t>Solicitando que seja disponibilizado cursos de primeiro socorros para os profissionais de ensino infantil, Gestores, Professores e Monitores, da rede de ensino municipal de Chaval/Ce.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/158/requerimento_no_003.2026</t>
   </si>
   <si>
     <t>Solicitando a construção de uma faixa de pedestres elevada tipo quebra-molas, em frente à escola de ensino fundamental Santo Antonio no_x000D_
 Município de Chaval/Ce.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/163/requerimento.pdf</t>
   </si>
   <si>
     <t>A Vereadora que o presente subscreve, com assento nesta Casa Legislativa, na forma regimental, após anuência do Plenário, vem requerer de Vossa Excelência que seja enviado ofício ao Exmo. Prefeito Municipal Sr. Carlos Emílio Magalhães Gomes, solicitando um veículo para transportar a equipe de formadores e multiprofissionais para prestar visitas nas unidades escolares municipais no município de Chaval/Ce.</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/170/2026-04-01_10-59.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, com assento nesta Casa Legislativa, na forma regimental, após anuência do Plenário, vem requerer de Vossa Excelência que seja enviado ofício ao Exmo. Sr. Prefeito Municipal, Carlos Emilio Magalhães Gomes,_x000D_
+solicitando o Mercado Público Central de Chaval só seja fechado nos feriados nacionais e municipais.</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/172/requerimento_n_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que o presente subscreve, com assento nesta Casa Legislativa, na forma regimental, após anuência do Plenário, vem requerer de Vossa Excelência que seja enviado ofício ao Chefe do Poder Executivo de Chaval, solicitando a pavimentação em pedra tosca da Rua Maria Francisca da Silva.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/176/requerimento_n_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente à presença de Vossa Excelência requerer que, após ouvido o Plenário, seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, solicitando providências urgentes quanto aos constantes alagamentos nas residências do bairro Porto do Mosquito, especialmente nas proximidades da casa do Sr. Adão, ocasionados pelas fortes chuvas.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dasticleia Cardoso Machado</t>
   </si>
   <si>
     <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/149/projeto_de_indicacao_no001.2026</t>
   </si>
   <si>
     <t>Reajuste dos valores das bolsas de estágio concedidas pela administração pública conforme lei municipal Nº260/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Herivelton Pereira Oliveira</t>
   </si>
   <si>
     <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/166/projeto_de_indicacao_n_03_2026.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A MODALIDADE DE PLANEJAMENTO DOMICILIAR DOCENTE DO MAGISTÉRIO DA REDE PÚBLICA MUNICIPAL DE ENSINO DE CHAVAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>http://sapl.chaval.ce.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A_x000D_
 MODALIDADE DE PLANEJAMENTO DOMICILIAR_x000D_
 DOCENTE DO MAGISTÉRIO DA REDE PÚBLICA_x000D_
 MUNICIPAL DE ENSINO DE CHAVAL E DA OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/171/projeto_de_indicacao_n_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>A presente indicação tem por finalidade homenagear a memória da Professora Maria Doloroza de Oliveira, em reconhecimento à sua relevante contribuição para a educação no município de Chaval.</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/173/indicacao_n_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A CRIAÇÃO DE UM ESPAÇO SENSORIAL MUNICIPAL ABERTO DESTINADO À INCLUSÃO, BEM-ESTAR ESTÍMULO SENSORIAL PARA CRIANÇAS, JOVENS E ADULTOS, ESPECIALMENTE PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) DEMAIS DEFICIÊNCIAS."</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>"INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL A CRIAÇÃO DO CONSELHO MUNICIPAL DE CULTURA E DO FUNDO MUNICIPAL DE CULTURA, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
     <t>151</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/151/projeto_de_resolucao_no001.2026</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE CHAVAL-CE A ASSOCIAR-SE E CONTRIBUIR MENSALMENTE PARA A UNIÃO DOS VEREADORES E CÂMARAS DO CEARÁ - UVC E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/179/projeto_de_resolucao.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ART. 19 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CHAVAL/CE.</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>PELOM</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/183/projeto_de_emenda__a_lei_organica_no001.2026</t>
+  </si>
+  <si>
+    <t>ALTERA A ART. 41 DA LEI ORGÂNICA DO MUNICIPIO DE CHAVAL/CE, PARA MODIFICAR A DATA DA ELEIÇÃO DA MESA DIRETORA DA CÂMARA MUNICIPAL.</t>
+  </si>
+  <si>
     <t>160</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
     <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/160/parecer_no_001.2026._projeto_de_resolucao_no_001.2026</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE CHAVAL-CE., A ASSOCIAR-SE E CONTRIBUIR MENSALMENTE PARA A UNIÃO DOS VEREADORES E CÂMARAS DO CEARÁ - UVC E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/185/parecer_004.2026.pdf</t>
+  </si>
+  <si>
+    <t>Após receber, através de ofício de n° 007/2026, datado de 28 de abril de 2026, da presidente da Comissão de Justiça e Redação, o Projeto de Emenda à Lei Organica do Município de Chaval nº 001/2026 de 13.04.2026, que "ALTERA O ART. 41 DA LEI ORGANICA DO MUNICIPIO DE CHAVAL/CE, PARA MODIFICAR A DATA DA ELEIÇÃO DA MESA DIRETORA DA CÂMARA MUNICIPAL DE CHAVAL".</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/186/parecer_005.2026.pdf</t>
+  </si>
+  <si>
+    <t>Após receber, através de ofício de n° 007/2026, datado de 28 de abril de 2826, da presidente da Comissão de Justiça e Redação, o Projeto de Emenda à Lei Orgânica do Município de Chaval nº 001/2026 de 13.04.2026, que "ALTERA O ART. 41 DA LEI ORGANICA DO MUNICIPIO DE CHAVAL/CE, PARA MODIFICAR A DATA DA ELEIÇÃO DA MESA DIRETORA DA CÂMARA MUNICIPAL DE CHAVAL".</t>
+  </si>
+  <si>
     <t>156</t>
-  </si>
-[...1 lines deleted...]
-    <t>5</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Carlos Emílio Magalhães Gomes</t>
   </si>
   <si>
     <t>EMENTA: ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 066/2001 (ESTATUTO DOS SERVIDORES PÚBLICOS DE CHAVAL/CE), ATUALIZANDO-O AOS PARÂMETROS CONSTITUCIONAIS DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/152/projeto_de_lei_no002_2025_acima_do_salario_minimo20260128_10193899.pdf</t>
   </si>
   <si>
     <t>“CONCEDE REVISÃO GERAL ANUAL NA FORMA DO INCISO X, DO ART. 37, DA COSTITUIÇÃO FEDERAL, AO VENCIMENTO DOS AGENTES ADMINISTRATIVO(A), AUXILIAR DE SECRETARIA, AUXILIAR DE BIBLIOTECA, BIBLIOTECÁRIO(A), FISCAL DE TRIBUTOS, TÉCNICO AGROPECUÁRIO, ODONTÓLOGO(A), MÉDICO, FARMACÊUTICO BIOQUÍMICO, FARMACÊUTICO (A), FISIOTERAPEUTA, TERAPEUTA OCUPACIONAL, FONOAUDIÓLOGO (A), NUTRICIONISTA, PROFESSOR DE MÚSICA, ALMOXARIFE, DIGITADOR(A), ASSISTENTE SOCIAL, PSCICÓLOGO(A), PSICOPEDAGOGO, MÉDICO VETERINÁRIO, ENFERMEIRO(A), EDUCADOR FÍSICO, AUXILIAR ADMINISTRATIVO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
@@ -289,50 +408,74 @@
     <t>“INSTITUI O IMPACS - INCENTIVO MENSAL DE PRODUTIVIDADE AOS AGENTES COMUNITÁRIOS DE SAÚDE/TÉCNICO EM AGENTES COMUNITÁRIOS DE SAÚDE, JUNTO AO PROGRAMA EACS - ESTRATÉGIA AGENTES COMUNITÁRIOS DE SAÚDE DO MUNICÍPIO DE CHAVAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/164/projeto_de_lei_municipal.pdf</t>
   </si>
   <si>
     <t>“EMENTA: ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 066/2001 (ESTATUTO DOS SERVIDORES PÚBLICOS DE CHAVAL/CE), ATUALIZANDO-O AOS PARÂMETROS CONSTITUCIONAIS DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/168/projeto_de_lei_credito_suplementar_006_202620260312_13011393.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO VIGENTE ORÇAMENTO DA SEGURIDADE SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/174/projeto_de_lei_no_007_2026_plano_municiupal_de_educacao20260415_11362848.pdf</t>
+  </si>
+  <si>
+    <t>“PRORROGA A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO – PME, APROVADO PELA LEI MUNICIPAL Nº 297/2015, DE 22 DE JUNHO DE 2015, ATÉ A DATA DE APROVAÇÃO DO NOVO PLANO MUNICIPAL DE EDUCAÇÃO - PME, ESTABELECE PROVIDÊNCIAS PARA SUA REVISÃO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/177/projeto_de_lei_-_ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO FINANCEIRO DE 2027, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer em Conjunto</t>
   </si>
   <si>
     <t>CESA - COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL</t>
   </si>
   <si>
     <t>http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/159/parecer_conjunto_no_001.2026_-_crj.cof.pdf</t>
   </si>
   <si>
     <t>Recomenda ao Plenário a aprovação do Projeto de Lei n°. 004/2026, de 30/01/2026, de autoria do Prefeito Municipal, que INSTITUI O IMPACS INCENTIVO MENSAL DE PRODUTIVIDADE AOS AGENTES COMUNITÁRIOS DE SAÚDE/TECNICO EM AGENTES COMUNITARIOS DE SAUDE, JUNTO AO PROGRAMA EACS - ESTRATÉGIA AGENTES COMUNITÁRIOS DE SAÚDE DO MUNICÍPIO DE CHAVAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>PDDL</t>
   </si>
@@ -684,68 +827,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/150/pll_no001.2026_30_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/161/proj._lei_legislativo_0022026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/165/plln0032026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/147/requerimento_no_001.2026" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/157/requerimento_no_002.2026" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/158/requerimento_no_003.2026" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/163/requerimento.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/149/projeto_de_indicacao_no001.2026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/166/projeto_de_indicacao_n_03_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/151/projeto_de_resolucao_no001.2026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/160/parecer_no_001.2026._projeto_de_resolucao_no_001.2026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/152/projeto_de_lei_no002_2025_acima_do_salario_minimo20260128_10193899.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/154/projeto_de_lei_no003_2026_reajuste_do_magisterio20260129_12444342.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/155/projeto_de_lei_no004_2026_incentivo_acs20260130_13014978.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/164/projeto_de_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/168/projeto_de_lei_credito_suplementar_006_202620260312_13011393.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/159/parecer_conjunto_no_001.2026_-_crj.cof.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/153/projeto_de_lei_no001_2025_salario_minimo20260128_10155683.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/150/pll_no001.2026_30_de_janeiro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/161/proj._lei_legislativo_0022026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/165/plln0032026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/181/proj.leg._005-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/184/pll_nba005.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/147/requerimento_no_001.2026" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/157/requerimento_no_002.2026" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/158/requerimento_no_003.2026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/163/requerimento.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/170/2026-04-01_10-59.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/172/requerimento_n_006-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/176/requerimento_n_007-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/149/projeto_de_indicacao_no001.2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/166/projeto_de_indicacao_n_03_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/171/projeto_de_indicacao_n_005-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/173/indicacao_n_006-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/151/projeto_de_resolucao_no001.2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/179/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/183/projeto_de_emenda__a_lei_organica_no001.2026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/160/parecer_no_001.2026._projeto_de_resolucao_no_001.2026" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/185/parecer_004.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/186/parecer_005.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/152/projeto_de_lei_no002_2025_acima_do_salario_minimo20260128_10193899.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/154/projeto_de_lei_no003_2026_reajuste_do_magisterio20260129_12444342.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/155/projeto_de_lei_no004_2026_incentivo_acs20260130_13014978.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/164/projeto_de_lei_municipal.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/168/projeto_de_lei_credito_suplementar_006_202620260312_13011393.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/174/projeto_de_lei_no_007_2026_plano_municiupal_de_educacao20260415_11362848.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/177/projeto_de_lei_-_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/159/parecer_conjunto_no_001.2026_-_crj.cof.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/sapl/public/materialegislativa/2026/153/projeto_de_lei_no001_2025_salario_minimo20260128_10155683.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.chaval.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H22"/>
+  <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="56" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -811,530 +954,902 @@
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B6" t="s">
-[...11 lines deleted...]
-      <c r="F6" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" t="s">
         <v>34</v>
       </c>
-      <c r="B7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="F8" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="E9" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" t="s">
+        <v>39</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="F9" t="s">
+      <c r="H9" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" t="s">
+        <v>39</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H10" t="s">
         <v>47</v>
-      </c>
-[...19 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="F11" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" t="s">
+        <v>34</v>
+      </c>
+      <c r="F12" t="s">
+        <v>39</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H12" t="s">
         <v>54</v>
-      </c>
-[...16 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="F13" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H13" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="E14" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="F14" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="H14" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="D15" t="s">
+        <v>60</v>
+      </c>
+      <c r="E15" t="s">
+        <v>61</v>
+      </c>
+      <c r="F15" t="s">
+        <v>66</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="E15" t="s">
+      <c r="H15" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>76</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="E16" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="F16" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="H16" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>80</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="E17" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="F17" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="H17" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>84</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="E18" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="F18" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="H18" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="E19" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="F19" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="H19" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="E20" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="H20" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="E21" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="H21" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
+        <v>89</v>
+      </c>
+      <c r="E22" t="s">
+        <v>90</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H22" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" t="s">
+        <v>94</v>
+      </c>
+      <c r="E23" t="s">
+        <v>95</v>
+      </c>
+      <c r="F23" t="s">
+        <v>96</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H23" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E24" t="s">
+        <v>95</v>
+      </c>
+      <c r="F24" t="s">
+        <v>96</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H24" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>29</v>
+      </c>
+      <c r="D25" t="s">
+        <v>94</v>
+      </c>
+      <c r="E25" t="s">
+        <v>95</v>
+      </c>
+      <c r="F25" t="s">
+        <v>96</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="E22" t="s">
+      <c r="H25" t="s">
         <v>104</v>
       </c>
-      <c r="F22" t="s">
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
         <v>105</v>
       </c>
-      <c r="G22" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H22" t="s">
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>29</v>
+      </c>
+      <c r="D26" t="s">
         <v>106</v>
+      </c>
+      <c r="E26" t="s">
+        <v>107</v>
+      </c>
+      <c r="F26" t="s">
+        <v>108</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H26" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>111</v>
+      </c>
+      <c r="D27" t="s">
+        <v>106</v>
+      </c>
+      <c r="E27" t="s">
+        <v>107</v>
+      </c>
+      <c r="F27" t="s">
+        <v>108</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H27" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>115</v>
+      </c>
+      <c r="D28" t="s">
+        <v>106</v>
+      </c>
+      <c r="E28" t="s">
+        <v>107</v>
+      </c>
+      <c r="F28" t="s">
+        <v>108</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H28" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>118</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>119</v>
+      </c>
+      <c r="D29" t="s">
+        <v>106</v>
+      </c>
+      <c r="E29" t="s">
+        <v>107</v>
+      </c>
+      <c r="F29" t="s">
+        <v>108</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H29" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>123</v>
+      </c>
+      <c r="D30" t="s">
+        <v>106</v>
+      </c>
+      <c r="E30" t="s">
+        <v>107</v>
+      </c>
+      <c r="F30" t="s">
+        <v>108</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H30" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>126</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>127</v>
+      </c>
+      <c r="D31" t="s">
+        <v>106</v>
+      </c>
+      <c r="E31" t="s">
+        <v>107</v>
+      </c>
+      <c r="F31" t="s">
+        <v>108</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H31" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>131</v>
+      </c>
+      <c r="D32" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" t="s">
+        <v>107</v>
+      </c>
+      <c r="F32" t="s">
+        <v>108</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H32" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>134</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>135</v>
+      </c>
+      <c r="D33" t="s">
+        <v>106</v>
+      </c>
+      <c r="E33" t="s">
+        <v>107</v>
+      </c>
+      <c r="F33" t="s">
+        <v>108</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H33" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>138</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" t="s">
+        <v>139</v>
+      </c>
+      <c r="E34" t="s">
+        <v>140</v>
+      </c>
+      <c r="F34" t="s">
+        <v>141</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H34" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>144</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>25</v>
+      </c>
+      <c r="D35" t="s">
+        <v>145</v>
+      </c>
+      <c r="E35" t="s">
+        <v>146</v>
+      </c>
+      <c r="F35" t="s">
+        <v>108</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H35" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>149</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" t="s">
+        <v>150</v>
+      </c>
+      <c r="E36" t="s">
+        <v>151</v>
+      </c>
+      <c r="F36" t="s">
+        <v>152</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H36" t="s">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>