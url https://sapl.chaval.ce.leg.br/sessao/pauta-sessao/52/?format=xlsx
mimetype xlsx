--- v0 (2026-02-09)
+++ v1 (2026-05-13)
@@ -63,51 +63,51 @@
   <si>
     <t>Solicita a finalização da construção do muro do Cemitério São Miguel, localizado entre a localidades de Mocambo e Tucuns, no município de Chaval/Ce.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Indicação nº 1 de 2026</t>
   </si>
   <si>
     <t>Dasticleia Cardoso Machado</t>
   </si>
   <si>
     <t>Reajuste dos valores das bolsas de estágio concedidas pela administração pública conforme lei municipal Nº260/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 18 de 2026</t>
   </si>
   <si>
     <t>Carlos Emílio Magalhães Gomes - Prefeito</t>
   </si>
   <si>
     <t>“CONCEDE REVISÃO GERAL ANUAL NA FORMA DO INCISO X, DO ART. 37, DA COSTITUIÇÃO FEDERAL, AO VENCIMENTO DOS AGENTES ADMINISTRATIVO(A), AUXILIAR DE SECRETARIA, AUXILIAR DE BIBLIOTECA, BIBLIOTECÁRIO(A), FISCAL DE TRIBUTOS, TÉCNICO AGROPECUÁRIO, ODONTÓLOGO(A), MÉDICO, FARMACÊUTICO BIOQUÍMICO, FARMACÊUTICO (A), FISIOTERAPEUTA, TERAPEUTA OCUPACIONAL, FONOAUDIÓLOGO (A), NUTRICIONISTA, PROFESSOR DE MÚSICA, ALMOXARIFE, DIGITADOR(A), ASSISTENTE SOCIAL, PSCICÓLOGO(A), PSICOPEDAGOGO, MÉDICO VETERINÁRIO, ENFERMEIRO(A), EDUCADOR FÍSICO, AUXILIAR ADMINISTRATIVO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
-    <t>Projeto de Lei do Executivo nº 19 de 2026</t>
+    <t>Projeto de decreto legislativo nº 4 de 2026</t>
   </si>
   <si>
     <t>“INSTITUI E DISPÕE SOBRE REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS EFETIVOS E COMISSIONADOS DO PODER EXECUTIVO DE CHAVAL/CE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 20 de 2026</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O REAJUSTE DOS VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO, NOS MOLDES DO PISO SALARIAL NACIONAL”.</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 21 de 2026</t>
   </si>
   <si>
     <t>“INSTITUI O IMPACS - INCENTIVO MENSAL DE PRODUTIVIDADE AOS AGENTES COMUNITÁRIOS DE SAÚDE/TÉCNICO EM AGENTES COMUNITÁRIOS DE SAÚDE, JUNTO AO PROGRAMA EACS - ESTRATÉGIA AGENTES COMUNITÁRIOS DE SAÚDE DO MUNICÍPIO DE CHAVAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 1 de 2026</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE CHAVAL-CE A ASSOCIAR-SE E CONTRIBUIR MENSALMENTE PARA A UNIÃO DOS VEREADORES E CÂMARAS DO CEARÁ - UVC E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
@@ -437,52 +437,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="37.28515625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="38.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="4" width="38.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">