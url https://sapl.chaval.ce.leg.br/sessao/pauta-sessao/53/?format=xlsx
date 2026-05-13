--- v0 (2026-02-10)
+++ v1 (2026-05-13)
@@ -67,51 +67,51 @@
     <t>Não informada</t>
   </si>
   <si>
     <t>Requerimento nº 3 de 2026</t>
   </si>
   <si>
     <t>Solicitando a construção de uma faixa de pedestres elevada tipo quebra-molas, em frente à escola de ensino fundamental Santo Antonio no_x000D_
 Município de Chaval/Ce.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 1 de 2026</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE CHAVAL-CE A ASSOCIAR-SE E CONTRIBUIR MENSALMENTE PARA A UNIÃO DOS VEREADORES E CÂMARAS DO CEARÁ - UVC E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 21 de 2026</t>
   </si>
   <si>
     <t>Carlos Emílio Magalhães Gomes - Prefeito</t>
   </si>
   <si>
     <t>“INSTITUI O IMPACS - INCENTIVO MENSAL DE PRODUTIVIDADE AOS AGENTES COMUNITÁRIOS DE SAÚDE/TÉCNICO EM AGENTES COMUNITÁRIOS DE SAÚDE, JUNTO AO PROGRAMA EACS - ESTRATÉGIA AGENTES COMUNITÁRIOS DE SAÚDE DO MUNICÍPIO DE CHAVAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
-    <t>Projeto de Lei do Executivo nº 19 de 2026</t>
+    <t>Projeto de decreto legislativo nº 4 de 2026</t>
   </si>
   <si>
     <t>“INSTITUI E DISPÕE SOBRE REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS EFETIVOS E COMISSIONADOS DO PODER EXECUTIVO DE CHAVAL/CE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 2 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste do subsídio dos vereadores do município de chaval e da outras providências</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>Determina índice de reajuste aos servidores públicos da câmara municipal de Chaval e dá outras providencias</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 5 de 2026</t>
   </si>
   <si>
     <t>EMENTA: ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 066/2001 (ESTATUTO DOS SERVIDORES PÚBLICOS DE CHAVAL/CE), ATUALIZANDO-O AOS PARÂMETROS CONSTITUCIONAIS DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
@@ -445,51 +445,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="37.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="38.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="56" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>